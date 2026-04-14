--- v0 (2025-12-14)
+++ v1 (2026-04-14)
@@ -1,1708 +1,1812 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="66A5DA09" w14:textId="228E3186" w:rsidR="0096183D" w:rsidRPr="00AD2E0F" w:rsidRDefault="000C1F6A" w:rsidP="00937D1E">
+    <w:p w14:paraId="66A5DA09" w14:textId="228E3186" w:rsidR="0096183D" w:rsidRPr="00E26FC7" w:rsidRDefault="000C1F6A" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ЗАЯВКА </w:t>
       </w:r>
-      <w:r w:rsidR="008565B8" w:rsidRPr="00AD2E0F">
+      <w:r w:rsidR="008565B8" w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>НА ИЗДАНИЕ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6374"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w14:paraId="0EDE7E45" w14:textId="77777777" w:rsidTr="009948EE">
+      <w:tr w:rsidR="009948EE" w:rsidRPr="00E26FC7" w14:paraId="0EDE7E45" w14:textId="77777777" w:rsidTr="009948EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6374" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E45A1C9" w14:textId="2271A55C" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="0E45A1C9" w14:textId="2271A55C" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Укажите: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD2E0F">
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Монография / Учебник / Сборник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205C4562" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+          <w:p w14:paraId="205C4562" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w14:paraId="483BBB91" w14:textId="77777777" w:rsidTr="009948EE">
+      <w:tr w:rsidR="009948EE" w:rsidRPr="00E26FC7" w14:paraId="483BBB91" w14:textId="77777777" w:rsidTr="009948EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6374" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="089EE35A" w14:textId="4D14DEBC" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="089EE35A" w14:textId="4D14DEBC" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Объем текста в стр.А4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5284B5B5" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+          <w:p w14:paraId="5284B5B5" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w14:paraId="7F46B334" w14:textId="77777777" w:rsidTr="009948EE">
+      <w:tr w:rsidR="009948EE" w:rsidRPr="00E26FC7" w14:paraId="7F46B334" w14:textId="77777777" w:rsidTr="009948EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6374" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36978936" w14:textId="316F3E7A" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="36978936" w14:textId="316F3E7A" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Онлайн или необходимы печатные экз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E77A6CB" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+          <w:p w14:paraId="6E77A6CB" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00930D79" w:rsidRPr="00AD2E0F" w14:paraId="2B1A72FD" w14:textId="77777777" w:rsidTr="009948EE">
+      <w:tr w:rsidR="00930D79" w:rsidRPr="00E26FC7" w14:paraId="2B1A72FD" w14:textId="77777777" w:rsidTr="009948EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6374" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="443BD412" w14:textId="2DF00DDD" w:rsidR="00930D79" w:rsidRPr="00AD2E0F" w:rsidRDefault="00930D79" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="443BD412" w14:textId="2DF00DDD" w:rsidR="00930D79" w:rsidRPr="00E26FC7" w:rsidRDefault="00930D79" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Срочно: до 10 дней / Стандартно: до 20 дней)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46439E3D" w14:textId="77777777" w:rsidR="00930D79" w:rsidRPr="00AD2E0F" w:rsidRDefault="00930D79" w:rsidP="00937D1E">
+          <w:p w14:paraId="46439E3D" w14:textId="77777777" w:rsidR="00930D79" w:rsidRPr="00E26FC7" w:rsidRDefault="00930D79" w:rsidP="00937D1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A984351" w14:textId="3D9DEA65" w:rsidR="000C1F6A" w:rsidRPr="00AD2E0F" w:rsidRDefault="000C1F6A" w:rsidP="00937D1E">
+    <w:p w14:paraId="7A984351" w14:textId="3D9DEA65" w:rsidR="000C1F6A" w:rsidRPr="00E26FC7" w:rsidRDefault="000C1F6A" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E35EE0B" w14:textId="0889B01B" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+    <w:p w14:paraId="6E35EE0B" w14:textId="0889B01B" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Заполнять если необходимы печатные экземпляры:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6335"/>
-        <w:gridCol w:w="3293"/>
+        <w:gridCol w:w="6336"/>
+        <w:gridCol w:w="3292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w14:paraId="0BD7EEDE" w14:textId="77777777" w:rsidTr="00F6772D">
+      <w:tr w:rsidR="009948EE" w:rsidRPr="00E26FC7" w14:paraId="0BD7EEDE" w14:textId="77777777" w:rsidTr="00F6772D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D91D4B7" w14:textId="6F7326F9" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="2D91D4B7" w14:textId="7ED22169" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="00E26FC7" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Формат печатной книги</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (А5,…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9A2DB2" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E26FC7" w:rsidRPr="00E26FC7" w14:paraId="11FAFD8C" w14:textId="77777777" w:rsidTr="00F6772D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3C2EC1" w14:textId="0E452FA4" w:rsidR="00E26FC7" w:rsidRPr="00E26FC7" w:rsidRDefault="00E26FC7" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мягкий или твердый переплет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DA6253" w14:textId="77777777" w:rsidR="00E26FC7" w:rsidRPr="00E26FC7" w:rsidRDefault="00E26FC7" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E26FC7" w:rsidRPr="00E26FC7" w14:paraId="02672540" w14:textId="77777777" w:rsidTr="00F6772D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E7C8CF" w14:textId="22712206" w:rsidR="00E26FC7" w:rsidRPr="00E26FC7" w:rsidRDefault="00E26FC7" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Черно белая или Цветная печать</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9A2DB2" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+          <w:p w14:paraId="620F5CC7" w14:textId="77777777" w:rsidR="00E26FC7" w:rsidRPr="00E26FC7" w:rsidRDefault="00E26FC7" w:rsidP="00937D1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w14:paraId="1F709AD7" w14:textId="77777777" w:rsidTr="00F6772D">
+      <w:tr w:rsidR="009948EE" w:rsidRPr="00E26FC7" w14:paraId="1F709AD7" w14:textId="77777777" w:rsidTr="00F6772D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75F36F05" w14:textId="3ABC9F93" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
-[...13 lines deleted...]
-              <w:t>Если Цветная печать – сколько цветных стр.</w:t>
+          <w:p w14:paraId="75F36F05" w14:textId="10AC97D1" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Если </w:t>
+            </w:r>
+            <w:r w:rsidR="00816A36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">частично </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E26FC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Цветная печать – сколько стр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16F711BF" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+          <w:p w14:paraId="16F711BF" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w14:paraId="39BC2BEA" w14:textId="77777777" w:rsidTr="00F6772D">
+      <w:tr w:rsidR="009948EE" w:rsidRPr="00E26FC7" w14:paraId="39BC2BEA" w14:textId="77777777" w:rsidTr="00F6772D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF0E466" w14:textId="13135F42" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="3DF0E466" w14:textId="13135F42" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сколько печатных экз. Вам необходимо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D770308" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+          <w:p w14:paraId="5D770308" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6772D" w:rsidRPr="00AD2E0F" w14:paraId="4FB793CD" w14:textId="77777777" w:rsidTr="00F6772D">
+      <w:tr w:rsidR="00F6772D" w:rsidRPr="00E26FC7" w14:paraId="4FB793CD" w14:textId="77777777" w:rsidTr="00F6772D">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34EC068E" w14:textId="6697B2A7" w:rsidR="00F6772D" w:rsidRPr="00AD2E0F" w:rsidRDefault="00F6772D" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="34EC068E" w14:textId="0A44F0EF" w:rsidR="00F6772D" w:rsidRPr="00E26FC7" w:rsidRDefault="00F6772D" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Адрес для доставки печатных экз.</w:t>
             </w:r>
+            <w:r w:rsidR="00840F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ближайшее удобное отделение СДЭК)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6B8F2C" w14:textId="77777777" w:rsidR="00F6772D" w:rsidRPr="00AD2E0F" w:rsidRDefault="00F6772D" w:rsidP="00937D1E">
-[...8 lines deleted...]
-          <w:p w14:paraId="5DC4532B" w14:textId="0C4508B4" w:rsidR="00F6772D" w:rsidRPr="00AD2E0F" w:rsidRDefault="00F6772D" w:rsidP="00937D1E">
+          <w:p w14:paraId="4F6B8F2C" w14:textId="77777777" w:rsidR="00F6772D" w:rsidRPr="00E26FC7" w:rsidRDefault="00F6772D" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DC4532B" w14:textId="0C4508B4" w:rsidR="00F6772D" w:rsidRPr="00E26FC7" w:rsidRDefault="00F6772D" w:rsidP="00937D1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2535BD99" w14:textId="19B75C7E" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+    <w:p w14:paraId="2535BD99" w14:textId="19B75C7E" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A64134F" w14:textId="63DFC1DA" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
+    <w:p w14:paraId="2A64134F" w14:textId="63DFC1DA" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Дополнительные услуги</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7280"/>
         <w:gridCol w:w="1787"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E04DBF" w:rsidRPr="00AD2E0F" w14:paraId="2F2818B6" w14:textId="77777777" w:rsidTr="006B5280">
+      <w:tr w:rsidR="00E04DBF" w:rsidRPr="00E26FC7" w14:paraId="2F2818B6" w14:textId="77777777" w:rsidTr="006B5280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDB30B2" w14:textId="655A56C4" w:rsidR="00E04DBF" w:rsidRPr="00AD2E0F" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="2CDB30B2" w14:textId="655A56C4" w:rsidR="00E04DBF" w:rsidRPr="00E26FC7" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">РИНЦ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD2E0F">
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Да/Нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1787" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE7EAD0" w14:textId="77777777" w:rsidR="00E04DBF" w:rsidRPr="00AD2E0F" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
+          <w:p w14:paraId="6FE7EAD0" w14:textId="77777777" w:rsidR="00E04DBF" w:rsidRPr="00E26FC7" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04DBF" w:rsidRPr="00AD2E0F" w14:paraId="4C0C0B3B" w14:textId="77777777" w:rsidTr="006B5280">
+      <w:tr w:rsidR="00E04DBF" w:rsidRPr="00E26FC7" w14:paraId="4C0C0B3B" w14:textId="77777777" w:rsidTr="006B5280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3048CE5E" w14:textId="3E416684" w:rsidR="00E04DBF" w:rsidRPr="00AD2E0F" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
-[...23 lines deleted...]
-            <w:r w:rsidR="008565B8" w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="3048CE5E" w14:textId="66ECA6CC" w:rsidR="00E04DBF" w:rsidRPr="00840F0C" w:rsidRDefault="00840F0C" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Номер </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DOI </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Да/Нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1787" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7421B43A" w14:textId="77777777" w:rsidR="00E04DBF" w:rsidRPr="00AD2E0F" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
+          <w:p w14:paraId="7421B43A" w14:textId="77777777" w:rsidR="00E04DBF" w:rsidRPr="00E26FC7" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04DBF" w:rsidRPr="00AD2E0F" w14:paraId="480EC4B0" w14:textId="77777777" w:rsidTr="006B5280">
+      <w:tr w:rsidR="00E04DBF" w:rsidRPr="00E26FC7" w14:paraId="480EC4B0" w14:textId="77777777" w:rsidTr="006B5280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0517C183" w14:textId="10B57A61" w:rsidR="00E04DBF" w:rsidRPr="00AD2E0F" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="0517C183" w14:textId="10B57A61" w:rsidR="00E04DBF" w:rsidRPr="00E26FC7" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Регистрация в ИнформРегистре + Свидетельство</w:t>
             </w:r>
-            <w:r w:rsidR="008565B8" w:rsidRPr="00AD2E0F">
+            <w:r w:rsidR="008565B8" w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008565B8" w:rsidRPr="00AD2E0F">
+            <w:r w:rsidR="008565B8" w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(Да/Нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1787" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B67615A" w14:textId="77777777" w:rsidR="00E04DBF" w:rsidRPr="00AD2E0F" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
+          <w:p w14:paraId="7B67615A" w14:textId="77777777" w:rsidR="00E04DBF" w:rsidRPr="00E26FC7" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A1CB4FE" w14:textId="1632959D" w:rsidR="00E04DBF" w:rsidRPr="00AD2E0F" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
+    <w:p w14:paraId="1A1CB4FE" w14:textId="1632959D" w:rsidR="00E04DBF" w:rsidRPr="00E26FC7" w:rsidRDefault="00E04DBF" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA257B1" w14:textId="031B2E02" w:rsidR="008565B8" w:rsidRPr="00AD2E0F" w:rsidRDefault="008565B8" w:rsidP="00937D1E">
+    <w:p w14:paraId="2DA257B1" w14:textId="031B2E02" w:rsidR="008565B8" w:rsidRPr="00E26FC7" w:rsidRDefault="008565B8" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Пожелания по обложке:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E194B3" w14:textId="237FAB77" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="005C1437" w:rsidP="00937D1E">
+    <w:p w14:paraId="59E194B3" w14:textId="237FAB77" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="005C1437" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Цветовая гамма; Стиль; Может быть есть конкретные рисунки для обложки</w:t>
       </w:r>
-      <w:r w:rsidR="0010720B" w:rsidRPr="00AD2E0F">
+      <w:r w:rsidR="0010720B" w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или важные </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рисунки/формулы/графики из </w:t>
       </w:r>
-      <w:r w:rsidR="0010720B" w:rsidRPr="00AD2E0F">
+      <w:r w:rsidR="0010720B" w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">вашего </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>текста</w:t>
       </w:r>
-      <w:r w:rsidR="0010720B" w:rsidRPr="00AD2E0F">
+      <w:r w:rsidR="0010720B" w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, которые</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0010720B" w:rsidRPr="00AD2E0F">
+      <w:r w:rsidR="0010720B" w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>необходимо</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> вынести на обложку; Может на тыльную сторону фото авторов с краткой биографией. </w:t>
       </w:r>
-      <w:r w:rsidR="0010720B" w:rsidRPr="00AD2E0F">
+      <w:r w:rsidR="0010720B" w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Прочее.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793E069E" w14:textId="296B0174" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
+    <w:p w14:paraId="793E069E" w14:textId="296B0174" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ждем ваши пожелания и файлы, если такие есть. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0923917E" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
+    <w:p w14:paraId="0923917E" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F386360" w14:textId="6550C6BB" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+    <w:p w14:paraId="5F386360" w14:textId="6550C6BB" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Информация об авторах:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E4D976" w14:textId="7477626C" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
+    <w:p w14:paraId="66E4D976" w14:textId="7477626C" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w14:paraId="237448D6" w14:textId="77777777" w:rsidTr="006B5280">
+      <w:tr w:rsidR="006B5280" w:rsidRPr="00E26FC7" w14:paraId="237448D6" w14:textId="77777777" w:rsidTr="006B5280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA8B435" w14:textId="4B9379D9" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="7FA8B435" w14:textId="4B9379D9" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0616602D" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+          <w:p w14:paraId="0616602D" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w14:paraId="30831464" w14:textId="77777777" w:rsidTr="006B5280">
+      <w:tr w:rsidR="006B5280" w:rsidRPr="00E26FC7" w14:paraId="30831464" w14:textId="77777777" w:rsidTr="006B5280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1AECD8" w14:textId="57D173FC" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="3F1AECD8" w14:textId="57D173FC" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ученая степень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06FCEFAB" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+          <w:p w14:paraId="06FCEFAB" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w14:paraId="198F6352" w14:textId="77777777" w:rsidTr="006B5280">
+      <w:tr w:rsidR="006B5280" w:rsidRPr="00E26FC7" w14:paraId="198F6352" w14:textId="77777777" w:rsidTr="006B5280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB20CAE" w14:textId="18572550" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="2FB20CAE" w14:textId="18572550" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ученое звание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9D4C92" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+          <w:p w14:paraId="5C9D4C92" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w14:paraId="1CC8B7A8" w14:textId="77777777" w:rsidTr="006B5280">
+      <w:tr w:rsidR="006B5280" w:rsidRPr="00E26FC7" w14:paraId="1CC8B7A8" w14:textId="77777777" w:rsidTr="006B5280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE1F1F2" w14:textId="435E15B1" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="2CE1F1F2" w14:textId="435E15B1" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Тел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="730B8A62" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+          <w:p w14:paraId="730B8A62" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w14:paraId="3C4FC1A4" w14:textId="77777777" w:rsidTr="006B5280">
+      <w:tr w:rsidR="006B5280" w:rsidRPr="00E26FC7" w14:paraId="3C4FC1A4" w14:textId="77777777" w:rsidTr="006B5280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3A6ACB" w14:textId="60424870" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="5B3A6ACB" w14:textId="60424870" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1FC183" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+          <w:p w14:paraId="6B1FC183" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w14:paraId="01B5DF2A" w14:textId="77777777" w:rsidTr="006B5280">
+      <w:tr w:rsidR="006B5280" w:rsidRPr="00E26FC7" w14:paraId="01B5DF2A" w14:textId="77777777" w:rsidTr="006B5280">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC47E94" w14:textId="18E06A53" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="5AC47E94" w14:textId="18E06A53" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Учеба/Работа ВУЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F38D0FA" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00AD2E0F" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
+          <w:p w14:paraId="3F38D0FA" w14:textId="77777777" w:rsidR="006B5280" w:rsidRPr="00E26FC7" w:rsidRDefault="006B5280" w:rsidP="00937D1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07CBD3BA" w14:textId="31863CD2" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+    <w:p w14:paraId="07CBD3BA" w14:textId="5E58ADCE" w:rsidR="009948EE" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29E44D0F" w14:textId="576DBB85" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
+    <w:p w14:paraId="0B10B100" w14:textId="77777777" w:rsidR="00E26FC7" w:rsidRPr="00E26FC7" w:rsidRDefault="00E26FC7" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2E0F">
+    </w:p>
+    <w:p w14:paraId="29E44D0F" w14:textId="576DBB85" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w14:paraId="084AEDF4" w14:textId="77777777" w:rsidTr="00BE311D">
+      <w:tr w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w14:paraId="084AEDF4" w14:textId="77777777" w:rsidTr="00BE311D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="366CFE6F" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="366CFE6F" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E69B4D4" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+          <w:p w14:paraId="0E69B4D4" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w14:paraId="2034F94F" w14:textId="77777777" w:rsidTr="00BE311D">
+      <w:tr w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w14:paraId="2034F94F" w14:textId="77777777" w:rsidTr="00BE311D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D976150" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="3D976150" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ученая степень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="737D1253" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+          <w:p w14:paraId="737D1253" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w14:paraId="37E83E6E" w14:textId="77777777" w:rsidTr="00BE311D">
+      <w:tr w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w14:paraId="37E83E6E" w14:textId="77777777" w:rsidTr="00BE311D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4D089E" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
-[...13 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="2B4D089E" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Ученое звание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="455062B9" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+          <w:p w14:paraId="455062B9" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w14:paraId="7EF42BDF" w14:textId="77777777" w:rsidTr="00BE311D">
+      <w:tr w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w14:paraId="7EF42BDF" w14:textId="77777777" w:rsidTr="00BE311D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63AFD907" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="63AFD907" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Тел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C25BDED" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+          <w:p w14:paraId="6C25BDED" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w14:paraId="48263232" w14:textId="77777777" w:rsidTr="00BE311D">
+      <w:tr w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w14:paraId="48263232" w14:textId="77777777" w:rsidTr="00BE311D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78441719" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="78441719" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67371B7B" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+          <w:p w14:paraId="67371B7B" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w14:paraId="42DDE97A" w14:textId="77777777" w:rsidTr="00BE311D">
+      <w:tr w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w14:paraId="42DDE97A" w14:textId="77777777" w:rsidTr="00BE311D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C60934F" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AD2E0F">
+          <w:p w14:paraId="7C60934F" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Учеба/Работа ВУЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2000342A" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
+          <w:p w14:paraId="2000342A" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00BE311D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5652CC54" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
+    <w:p w14:paraId="5652CC54" w14:textId="77777777" w:rsidR="00937D1E" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05D80B40" w14:textId="1D282A98" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
+    <w:p w14:paraId="05D80B40" w14:textId="1D282A98" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="00937D1E" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2E0F">
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D115557" w14:textId="6D03A725" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+    <w:p w14:paraId="0D115557" w14:textId="6D03A725" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19264C3A" w14:textId="587F3665" w:rsidR="00464116" w:rsidRPr="00AD2E0F" w:rsidRDefault="00464116" w:rsidP="00464116">
+    <w:p w14:paraId="19264C3A" w14:textId="587F3665" w:rsidR="00464116" w:rsidRPr="00E26FC7" w:rsidRDefault="00464116" w:rsidP="00464116">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E26FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Есть скидка (постоянные авторы) ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00464116" w14:paraId="7E4F5CAA" w14:textId="77777777" w:rsidTr="00464116">
+      <w:tr w:rsidR="00464116" w:rsidRPr="00E26FC7" w14:paraId="7E4F5CAA" w14:textId="77777777" w:rsidTr="00464116">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4039BAC1" w14:textId="0E9D5E6D" w:rsidR="00464116" w:rsidRPr="00464116" w:rsidRDefault="00464116" w:rsidP="00464116">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4039BAC1" w14:textId="0E9D5E6D" w:rsidR="00464116" w:rsidRPr="00E26FC7" w:rsidRDefault="00464116" w:rsidP="00464116">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Какой раз публикуетесь у нас?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01BE5855" w14:textId="77777777" w:rsidR="00464116" w:rsidRDefault="00464116" w:rsidP="00937D1E">
+          <w:p w14:paraId="01BE5855" w14:textId="77777777" w:rsidR="00464116" w:rsidRPr="00E26FC7" w:rsidRDefault="00464116" w:rsidP="00937D1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00464116" w14:paraId="1F36D5EA" w14:textId="77777777" w:rsidTr="00464116">
+      <w:tr w:rsidR="00464116" w:rsidRPr="00E26FC7" w14:paraId="1F36D5EA" w14:textId="77777777" w:rsidTr="00464116">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45A2D0E8" w14:textId="17DE8829" w:rsidR="00464116" w:rsidRPr="00464116" w:rsidRDefault="00464116" w:rsidP="00464116">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> (если уже есть)</w:t>
+          <w:p w14:paraId="45A2D0E8" w14:textId="17DE8829" w:rsidR="00464116" w:rsidRPr="00E26FC7" w:rsidRDefault="00464116" w:rsidP="00464116">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26FC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Номер нашей скидки (если уже есть)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12353B76" w14:textId="77777777" w:rsidR="00464116" w:rsidRDefault="00464116" w:rsidP="00937D1E">
+          <w:p w14:paraId="12353B76" w14:textId="77777777" w:rsidR="00464116" w:rsidRPr="00E26FC7" w:rsidRDefault="00464116" w:rsidP="00937D1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40302DA7" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+    <w:p w14:paraId="40302DA7" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B0759EA" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
+    <w:p w14:paraId="0B0759EA" w14:textId="77777777" w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidRDefault="009948EE" w:rsidP="00937D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009948EE" w:rsidRPr="00AD2E0F" w:rsidSect="006B5280">
+    <w:sectPr w:rsidR="009948EE" w:rsidRPr="00E26FC7" w:rsidSect="006B5280">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA3ED4"/>
     <w:rsid w:val="000C1F6A"/>
     <w:rsid w:val="0010720B"/>
+    <w:rsid w:val="002F6127"/>
     <w:rsid w:val="00464116"/>
     <w:rsid w:val="005C1437"/>
     <w:rsid w:val="005C687B"/>
     <w:rsid w:val="006B5280"/>
+    <w:rsid w:val="00722DFC"/>
+    <w:rsid w:val="00816A36"/>
+    <w:rsid w:val="00840F0C"/>
     <w:rsid w:val="008565B8"/>
     <w:rsid w:val="00930D79"/>
     <w:rsid w:val="00937D1E"/>
     <w:rsid w:val="0096183D"/>
     <w:rsid w:val="009948EE"/>
     <w:rsid w:val="00AA3ED4"/>
     <w:rsid w:val="00AD2E0F"/>
     <w:rsid w:val="00E04DBF"/>
+    <w:rsid w:val="00E26FC7"/>
     <w:rsid w:val="00F6772D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2449,67 +2553,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>163</Words>
-  <Characters>930</Characters>
+  <Words>174</Words>
+  <Characters>996</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1091</CharactersWithSpaces>
+  <CharactersWithSpaces>1168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>